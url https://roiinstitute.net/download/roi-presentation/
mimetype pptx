--- v0 (2026-04-28)
+++ v1 (2026-08-27)
@@ -1,6148 +1,2345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId42"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...55 lines deleted...]
-    <p:sldId id="318" r:id="rId58"/>
+    <p:sldId id="270" r:id="rId2"/>
+    <p:sldId id="334" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="264" r:id="rId5"/>
+    <p:sldId id="335" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="336" r:id="rId9"/>
+    <p:sldId id="259" r:id="rId10"/>
+    <p:sldId id="282" r:id="rId11"/>
+    <p:sldId id="340" r:id="rId12"/>
+    <p:sldId id="341" r:id="rId13"/>
+    <p:sldId id="348" r:id="rId14"/>
+    <p:sldId id="338" r:id="rId15"/>
+    <p:sldId id="265" r:id="rId16"/>
+    <p:sldId id="344" r:id="rId17"/>
+    <p:sldId id="345" r:id="rId18"/>
+    <p:sldId id="346" r:id="rId19"/>
+    <p:sldId id="351" r:id="rId20"/>
+    <p:sldId id="349" r:id="rId21"/>
+    <p:sldId id="337" r:id="rId22"/>
+    <p:sldId id="361" r:id="rId23"/>
+    <p:sldId id="352" r:id="rId24"/>
+    <p:sldId id="353" r:id="rId25"/>
+    <p:sldId id="362" r:id="rId26"/>
+    <p:sldId id="354" r:id="rId27"/>
+    <p:sldId id="376" r:id="rId28"/>
+    <p:sldId id="363" r:id="rId29"/>
+    <p:sldId id="365" r:id="rId30"/>
+    <p:sldId id="366" r:id="rId31"/>
+    <p:sldId id="364" r:id="rId32"/>
+    <p:sldId id="358" r:id="rId33"/>
+    <p:sldId id="367" r:id="rId34"/>
+    <p:sldId id="368" r:id="rId35"/>
+    <p:sldId id="369" r:id="rId36"/>
+    <p:sldId id="370" r:id="rId37"/>
+    <p:sldId id="374" r:id="rId38"/>
+    <p:sldId id="371" r:id="rId39"/>
+    <p:sldId id="372" r:id="rId40"/>
+    <p:sldId id="375" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
+  <p:embeddedFontLst>
+    <p:embeddedFont>
+      <p:font typeface="All Caps" panose="020B0604020202020204"/>
+      <p:regular r:id="rId43"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+      <p:regular r:id="rId44"/>
+      <p:bold r:id="rId45"/>
+      <p:italic r:id="rId46"/>
+      <p:boldItalic r:id="rId47"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+      <p:regular r:id="rId48"/>
+      <p:bold r:id="rId49"/>
+      <p:italic r:id="rId50"/>
+      <p:boldItalic r:id="rId51"/>
+    </p:embeddedFont>
+  </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl1pPr algn="l" rtl="0" fontAlgn="base">
+      <a:spcBef>
+        <a:spcPct val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr marL="457200" algn="l" rtl="0" fontAlgn="base">
+      <a:spcBef>
+        <a:spcPct val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr marL="914400" algn="l" rtl="0" fontAlgn="base">
+      <a:spcBef>
+        <a:spcPct val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr marL="1371600" algn="l" rtl="0" fontAlgn="base">
+      <a:spcBef>
+        <a:spcPct val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr marL="1828800" algn="l" rtl="0" fontAlgn="base">
+      <a:spcBef>
+        <a:spcPct val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="A50021"/>
+  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{F5AB1C69-6EDB-4FF4-983F-18BD219EF322}" styleName="Medium Style 2 - Accent 3">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{073A0DAA-6AF3-43AB-8588-CEC1D06C72B9}" styleName="Medium Style 2">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{91EBBBCC-DAD2-459C-BE2E-F6DE35CF9A28}" styleName="Dark Style 2 - Accent 3/Accent 4">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{5202B0CA-FC54-4496-8BCA-5EF66A818D29}" styleName="Dark Style 2">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="94660"/>
+    <p:restoredLeft sz="15370" autoAdjust="0"/>
+    <p:restoredTop sz="84167" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="104" d="100"/>
-          <a:sy n="104" d="100"/>
+          <a:sx n="98" d="100"/>
+          <a:sy n="98" d="100"/>
         </p:scale>
-        <p:origin x="1746" y="114"/>
+        <p:origin x="1992" y="78"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="1" d="1"/>
-        <a:sy n="1" d="1"/>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId63" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-[...778 lines deleted...]
-</dgm:colorsDef>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/colors2.xml><?xml version="1.0" encoding="utf-8"?>
-[...778 lines deleted...]
-</dgm:colorsDef>
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="1200">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="1200">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{B8E63FDB-977A-4543-8053-1BEF3C2AAF39}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-IN" noProof="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" noProof="0" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" noProof="0" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" noProof="0" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" noProof="0" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" noProof="0" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" noProof="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="1200">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="1200">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{ABBACBB1-6715-4D2C-9848-C5C78FD3EB65}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1565041943"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
-<file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
-[...331 lines deleted...]
-</dgm:dataModel>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
-[...348 lines deleted...]
-</dgm:dataModel>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...633 lines deleted...]
-</dsp:drawing>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...513 lines deleted...]
-</dsp:drawing>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
-[...159 lines deleted...]
-</dgm:layoutDef>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/layout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...125 lines deleted...]
-</dgm:layoutDef>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1030 lines deleted...]
-</dgm:styleDef>
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45058" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45059" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Level 3 – occasional followup to measure application. However, executive value impact and the ROI from the HR programs investment. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="69636" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:ln>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" numCol="1" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{5B5D5933-A1BB-41DD-954A-C26D34C2B49E}" type="slidenum">
+              <a:rPr lang="en-IN" smtClean="0"/>
+              <a:pPr fontAlgn="base">
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-IN" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1715726293"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
-<file path=ppt/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1030 lines deleted...]
-</dgm:styleDef>
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46082" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46083" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73732" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:ln>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" numCol="1" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{BDDE7171-028A-4F13-BEF7-8FFAB7FDE181}" type="slidenum">
+              <a:rPr lang="en-IN" smtClean="0"/>
+              <a:pPr fontAlgn="base">
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-IN" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2957428309"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47106" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47107" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Payoff needs – Increase profits or cost savings (reduction or avoidance)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Identify obvious vs not so obvious payoff needs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74756" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:ln>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" numCol="1" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{0A5B70D4-4866-41DA-8A19-13B8B0C961F9}" type="slidenum">
+              <a:rPr lang="en-IN" smtClean="0"/>
+              <a:pPr fontAlgn="base">
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-IN" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="70679929"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71682" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:ln>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91121" tIns="45561" rIns="91121" bIns="45561" numCol="1" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{6D7A5AE6-5802-46CA-9804-1D34EABD6845}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr fontAlgn="base">
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" smtClean="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3081089401"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72706" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:ln>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91121" tIns="45561" rIns="91121" bIns="45561" numCol="1" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{7F6AC68B-69C9-4BDE-B0DE-5C8860432AB6}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr fontAlgn="base">
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" smtClean="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2174884888"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50178" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50179" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{4D612CF0-F22E-48EB-8B05-1A655EC9B214}" type="slidenum">
+              <a:rPr lang="en-IN" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2936624649"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -6183,53 +2380,54 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -6301,701 +2499,789 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{D669E396-B620-4CCF-A57A-A97A478BF309}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{806249B6-588D-49E9-9538-84CA99D1B369}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{8F546B19-EA57-445C-8BF0-9539E9EB10A9}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{95309900-8EE5-42A3-AB25-06C31C41748F}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{6758AD8D-5958-4015-8F07-625FA083CC59}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{34BD4570-5F06-42F9-AE52-863DDC2C0F33}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E6B47D79-1182-4609-9BBE-92CD14DE506E}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{4F6A5664-E62A-4521-BCAB-860E5BA8AA84}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
@@ -7068,172 +3354,193 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{D08EA7A4-930F-4A18-96E3-D63795D21918}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{A3C63239-BA44-40B3-A1FA-69947F058124}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -7243,81 +3550,82 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -7327,204 +3635,226 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{DE77A3D3-3A99-4448-9E8C-EEF589F65EAD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{6E2D27B1-17FD-4C63-B7F8-932EE183DD4B}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -7543,51 +3873,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -7599,81 +3929,82 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -7692,51 +4023,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -7748,425 +4079,488 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvPr id="7" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{7A7576CF-DE01-4695-BD44-8B3EFD6D625F}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvPr id="8" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{34FDDE2A-5E80-4488-870A-BE264B296E59}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{EBBF7C9F-16B2-4A8C-A285-490758AF578F}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{376721A1-2654-4A6B-BE47-8411595A001A}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvPr id="2" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{CE1B3921-005E-46CA-8211-1B98AA3DA942}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvPr id="3" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{5901B2EE-5C77-47D5-972A-78F9B435DF87}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -8176,81 +4570,82 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -8269,242 +4664,266 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{9BAA7078-07D1-4F81-BB45-55EB5588A9AD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{6CD6D525-1128-4C73-94E0-80E35081BD75}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-IN" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="5367338"/>
             <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -8523,480 +4942,682 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>6/13/2017</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{13CD7427-BA63-4708-BADD-7D6E21C731E2}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:pPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{47F27D0F-F5BE-4390-AA7D-B8C3F9624075}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvPr id="1026" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
-            <a:normAutofit/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="1027" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-IN" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
+            <a:lvl1pPr algn="l" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{5E8693DD-6A17-465D-9FA3-95A86FDF89A3}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>6/13/2017</a:t>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{26514035-7715-475D-AA0E-E535C6C65CEF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3/19/2014</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
+            <a:lvl1pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
+            <a:lvl1pPr algn="r" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{A60043E9-EDD4-48FF-9804-3B4A7338B22D}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E8EE34F2-4DAF-485D-8036-A1BA179012CF}" type="slidenum">
+              <a:rPr lang="en-IN"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
-        <a:buNone/>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
+      <a:lvl2pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="457200" algn="ctr" rtl="0" fontAlgn="base">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="914400" algn="ctr" rtl="0" fontAlgn="base">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="1371600" algn="ctr" rtl="0" fontAlgn="base">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="1828800" algn="ctr" rtl="0" fontAlgn="base">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" charset="0"/>
         <a:buChar char="–"/>
         <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" charset="0"/>
         <a:buChar char="–"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" charset="0"/>
         <a:buChar char="»"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
@@ -9124,7544 +5745,22935 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2"/>
+          <p:cNvPr id="2050" name="Picture 2" descr="1312529858_bbab92f7bb.jpg"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6857999"/>
+            <a:off x="6119813" y="3929063"/>
+            <a:ext cx="3024187" cy="2262187"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln w="9525">
             <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
-[...27 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2051" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="395917" y="4576401"/>
-            <a:ext cx="3206327" cy="523220"/>
+            <a:off x="500063" y="2786063"/>
+            <a:ext cx="7215187" cy="646112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...7 lines deleted...]
-                </a:ln>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="92D050"/>
                 </a:solidFill>
-                <a:effectLst>
-[...6 lines deleted...]
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Mahmoud Al-</a:t>
-[...19 lines deleted...]
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+              <a:t>small bite </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Asar</a:t>
-[...181 lines deleted...]
-              <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+              <a:t>on training evaluation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="3600" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2232025" y="571500"/>
+            <a:ext cx="2714625" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kirkpatrick Model</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1600" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4984750" y="571500"/>
+            <a:ext cx="2714625" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Phillips ROI Model</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1600" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2244725" y="1747838"/>
+            <a:ext cx="2714625" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reaction</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4999038" y="1747838"/>
+            <a:ext cx="2714625" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reaction, Satisfaction &amp; Planned Action</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2238375" y="2132013"/>
+            <a:ext cx="2714625" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4992688" y="2132013"/>
+            <a:ext cx="2714625" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2244725" y="2520950"/>
+            <a:ext cx="2714625" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Behaviour</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4999038" y="2520950"/>
+            <a:ext cx="2714625" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Application</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2238375" y="2917825"/>
+            <a:ext cx="2714625" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Results</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4992688" y="2917825"/>
+            <a:ext cx="2714625" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Business Impact</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rectangle 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2238375" y="3306763"/>
+            <a:ext cx="5472113" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Isolating  the effects of the program</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Rectangle 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="1754188"/>
+            <a:ext cx="1992313" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rectangle 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="2138363"/>
+            <a:ext cx="2000250" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Rectangle 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="2520950"/>
+            <a:ext cx="2000250" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Rectangle 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="2911475"/>
+            <a:ext cx="2000250" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Rectangle 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="3306763"/>
+            <a:ext cx="2000250" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Accountability</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Rectangle 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="4084638"/>
+            <a:ext cx="2000250" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Process Model</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Rectangle 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="4475163"/>
+            <a:ext cx="2000250" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Standards</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Rectangle 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="4864100"/>
+            <a:ext cx="2000250" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Publications</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Rectangle 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="5248275"/>
+            <a:ext cx="2000250" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Usage</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Rectangle 35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2244725" y="974725"/>
+            <a:ext cx="2714625" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Dr.  Donald Kirkpatrick</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectangle 36"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4999038" y="974725"/>
+            <a:ext cx="2714625" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Dr. Jack Phillips</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12312" name="TextBox 37"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1290638" y="974725"/>
+            <a:ext cx="1428750" cy="368300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" b="1">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The goal was to evaluate </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:t>Level 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" b="1">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Rectangle 38"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="987425"/>
+            <a:ext cx="1992313" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Developed</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Rectangle 40"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2246313" y="4078288"/>
+            <a:ext cx="5472112" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10 step by step of collecting,  analyzing, reporting, using systematic &amp; methodic </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Rectangle 41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2241550" y="4468813"/>
+            <a:ext cx="5472113" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>12 guiding principles to be conservative in approach </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Rectangle 43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2251075" y="4859338"/>
+            <a:ext cx="2714625" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4 books</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Rectangle 44"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5005388" y="4859338"/>
+            <a:ext cx="2714625" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>35 books, 8000 case studies</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="Rectangle 45"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2251075" y="5241925"/>
+            <a:ext cx="2714625" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Obsolete</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="Rectangle 46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5005388" y="5241925"/>
+            <a:ext cx="2714625" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3000 organizations in 50 countries</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="TextBox 51"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7715250" y="1758950"/>
+            <a:ext cx="1285875" cy="307975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
                 </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>25 executives</a:t>
-[...7 lines deleted...]
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+              <a:t>90–100%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="95000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="TextBox 52"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7694613" y="2141538"/>
+            <a:ext cx="1285875" cy="307975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>randomly selected (if possible) from the</a:t>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:t>70–80%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="95000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="TextBox 53"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7694613" y="2570163"/>
+            <a:ext cx="1285875" cy="307975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>    participants in CBI survey.</a:t>
-            </a:r>
+              <a:t>20–30%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="95000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55" name="TextBox 54"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7694613" y="2927350"/>
+            <a:ext cx="1285875" cy="307975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>10–20%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="95000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56" name="TextBox 55"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7694613" y="3700463"/>
+            <a:ext cx="1285875" cy="306387"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>05–08%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="95000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="Rectangle 57"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2238375" y="1363663"/>
+            <a:ext cx="5472113" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inputs / Indicators</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59" name="Rectangle 58"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193675" y="1370013"/>
+            <a:ext cx="1992313" cy="357187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 0</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="TextBox 59"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7694613" y="1390650"/>
+            <a:ext cx="1285875" cy="307975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>100%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="95000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="61" name="Rectangle 60"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2236788" y="3689350"/>
+            <a:ext cx="5472112" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Return on Investment</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Rectangle 61"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="198438" y="3683000"/>
+            <a:ext cx="2000250" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="85000"/>
+              <a:lumOff val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 5</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1200" b="1" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="58"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="58"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="1000"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="60"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="16" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="17" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="18" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                        <p:par>
+                          <p:cTn id="21" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="500"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="22" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="52"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="24" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="25" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="26" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="29" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="32" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="33" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="34" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="53"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="36" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="37" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="38" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="39" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="40" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="41" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="42" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="43" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="44" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="45" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="46" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="47" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="48" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="49" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="54"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="50" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="51" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="52" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="53" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="54" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="55" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="56" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="57" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="58" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="59" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="60" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="61" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="62" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="63" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="55"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="64" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="65" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="66" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="67" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="24"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="68" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="24"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="69" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="70" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="71" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="72" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="61"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="73" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="61"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="74" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="75" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="76" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="77" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="56"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="78" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="79" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="80" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="81" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="41"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="82" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="41"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="83" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="84" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="85" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="86" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="42"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="87" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="42"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="88" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="89" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="90" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="91" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="44"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="92" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="44"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="93" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="94" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="95" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="96" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="45"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="97" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="45"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="98" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="99" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="100" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="101" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="46"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="102" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="46"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="103" presetID="12" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="104" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="47"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="slide(fromLeft)">
+                                      <p:cBhvr>
+                                        <p:cTn id="105" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="47"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="9" grpId="0" animBg="1"/>
+      <p:bldP spid="10" grpId="0" animBg="1"/>
+      <p:bldP spid="11" grpId="0" animBg="1"/>
+      <p:bldP spid="12" grpId="0" animBg="1"/>
+      <p:bldP spid="13" grpId="0" animBg="1"/>
+      <p:bldP spid="14" grpId="0" animBg="1"/>
+      <p:bldP spid="15" grpId="0" animBg="1"/>
+      <p:bldP spid="16" grpId="0" animBg="1"/>
+      <p:bldP spid="24" grpId="0" animBg="1"/>
+      <p:bldP spid="41" grpId="0" animBg="1"/>
+      <p:bldP spid="42" grpId="0" animBg="1"/>
+      <p:bldP spid="44" grpId="0" animBg="1"/>
+      <p:bldP spid="45" grpId="0" animBg="1"/>
+      <p:bldP spid="46" grpId="0" animBg="1"/>
+      <p:bldP spid="47" grpId="0" animBg="1"/>
+      <p:bldP spid="52" grpId="0"/>
+      <p:bldP spid="53" grpId="0"/>
+      <p:bldP spid="54" grpId="0"/>
+      <p:bldP spid="55" grpId="0"/>
+      <p:bldP spid="56" grpId="0"/>
+      <p:bldP spid="58" grpId="0" animBg="1"/>
+      <p:bldP spid="60" grpId="0"/>
+      <p:bldP spid="61" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvPr id="13314" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="828675" y="604838"/>
+            <a:ext cx="7904163" cy="831850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Myths of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ROI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4800" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="455643" y="2636912"/>
-[...260 lines deleted...]
-            <a:ext cx="8229600" cy="2286000"/>
+            <a:off x="857250" y="1973263"/>
+            <a:ext cx="7643813" cy="4241800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit/>
+          <a:bodyPr>
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="20000"/>
+                <a:spcPts val="2400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...1 lines deleted...]
-              <a:tabLst/>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...3 lines deleted...]
-                <a:ea typeface="+mn-ea"/>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Ultimate Goal</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:t>Soft skills can not be measured</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="20000"/>
+                <a:spcPts val="2400"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="C00000"/>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
                 </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Success and Excellency in life</a:t>
-[...4 lines deleted...]
-              </a:ln>
+              <a:t>We are not yet there for ROI</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>We don’t believe in ROI</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Evaluation is too subjective</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>My senior management doesn’t want to know ROI</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ROI Measurement is too expensive</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ROI can’t be measured and reported by HR &amp; Training professionals</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="C00000"/>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-[...605 lines deleted...]
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvPr id="14338" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="828675" y="604838"/>
+            <a:ext cx="7904163" cy="831850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Benefits of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ROI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4800" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1286786" y="2492896"/>
-            <a:ext cx="6314549" cy="1200329"/>
+            <a:off x="857250" y="1973263"/>
+            <a:ext cx="7643813" cy="3684587"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Justify Budgets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Improve program design</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Eliminate ineffective, inefficient programs </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Increased support from managers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Build more depth in understanding HR &amp; Learning programs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Importantly, strengthen relationship with key executives</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2138363"/>
+            <a:ext cx="9144000" cy="4648200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>When conducting a higher-level evaluation, collect data at lower levels</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>When planning a higher-level evaluation, the previous level of evaluation is not required to be comprehensive</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>When collecting and analyzing data, use only the most credible sources</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>When analyzing data, select the most conservative alternative for calculations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Use at least one method is to isolate the effects of a project</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>If no improvement data are available for a population or from a specific source, assume that little or no improvement has occurred</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Adjust estimates of improvement for potential errors of estimation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Avoid use of extreme data items and unsupported claims when calculating ROI.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Use only the first year of annual benefits in ROI analysis of short-term solutions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Fully load all costs of a solution, project, or program when analyzing ROI.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Intangible measures are defined as measures that are purposely not converted to monetary values.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="520700" indent="-520700" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Communicate the results of ROI Methodology to all key stakeholders</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15363" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-71438" y="604838"/>
+            <a:ext cx="7904163" cy="831850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>guiding principles</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4800" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16386" name="Rectangle 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="928688" y="2452688"/>
+            <a:ext cx="4724400" cy="471487"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="92075" tIns="46038" rIns="92075" bIns="46038"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Analysis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" i="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16387" name="Rectangle 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1462088" y="3163888"/>
+            <a:ext cx="3505200" cy="430212"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Design</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16388" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1071563" y="3865563"/>
+            <a:ext cx="4343400" cy="461962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Development</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" i="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16389" name="AutoShape 19"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3138488" y="3595688"/>
+            <a:ext cx="193675" cy="349250"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 44439"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16390" name="AutoShape 20"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3138488" y="2833688"/>
+            <a:ext cx="193675" cy="349250"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 44439"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16391" name="Rectangle 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1465263" y="4635500"/>
+            <a:ext cx="3505200" cy="461963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Implementation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1084263" y="5386388"/>
+            <a:ext cx="4343400" cy="646112"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" b="1" i="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="AutoShape 19"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3141663" y="5067300"/>
+            <a:ext cx="193675" cy="349250"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 44439"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16394" name="AutoShape 20"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3141663" y="4305300"/>
+            <a:ext cx="193675" cy="349250"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 44439"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4143375" y="1928813"/>
+            <a:ext cx="1643063" cy="3154362"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...7 lines deleted...]
-                </a:ln>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="19900" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:effectLst>
-[...6 lines deleted...]
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>The objectives</a:t>
-            </a:r>
+              <a:t>}</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="19900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 5"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="16396" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1727731" y="3744324"/>
-            <a:ext cx="5737468" cy="461665"/>
+            <a:off x="828675" y="604838"/>
+            <a:ext cx="7904163" cy="831850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...7 lines deleted...]
-                </a:ln>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:effectLst>
-[...6 lines deleted...]
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Objectives of business Impact coaching</a:t>
-            </a:r>
+              <a:t>Evaluation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4800" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                        <p:par>
+                          <p:cTn id="7" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="8" presetID="3" presetClass="exit" presetSubtype="10" fill="hold" grpId="0" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animEffect transition="out" filter="blinds(horizontal)">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="499"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="hidden"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="56" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M 3.61111E-6 2.59259E-6 L 0.34861 -0.29051 " pathEditMode="relative" rAng="0" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:rCtr x="17400" y="-14500"/>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="11" grpId="0"/>
+      <p:bldP spid="12" grpId="0" animBg="1"/>
+      <p:bldP spid="14" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17410" name="Group 47"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="228600"/>
+            <a:ext cx="9144000" cy="6257925"/>
+            <a:chOff x="0" y="152400"/>
+            <a:chExt cx="9144000" cy="6257844"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17411" name="Oval 3"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3780672" y="5495940"/>
+              <a:ext cx="1543631" cy="914304"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="1100">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Project</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17412" name="Line 4"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2322128" y="1360710"/>
+              <a:ext cx="1485848" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="lg" len="lg"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17413" name="Line 5"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5223977" y="1360710"/>
+              <a:ext cx="1485848" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="lg" len="lg"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17414" name="Text Box 6"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="429259" y="6078262"/>
+              <a:ext cx="3051068" cy="276831"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Business Alignment and Forecasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17415" name="Text Box 7"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5495112" y="6099849"/>
+              <a:ext cx="2081457" cy="276831"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>The ROI Process Model</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17416" name="Text Box 8"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="152400"/>
+              <a:ext cx="9144000" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2800" b="1">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>V Model</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17417" name="Text Box 9"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="805801" y="3609642"/>
+              <a:ext cx="1604589" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Learning Needs</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17418" name="Text Box 10"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1330928" y="4603947"/>
+              <a:ext cx="1497913" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Preference Needs</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17419" name="Text Box 11"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7810876" y="3943617"/>
+              <a:ext cx="1292180" cy="457152"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Measurement and Evaluation</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17420" name="Text Box 12"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="6359952" y="4603947"/>
+              <a:ext cx="914368" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Reaction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17421" name="Text Box 13"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="6709825" y="3625516"/>
+              <a:ext cx="914368" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Learning</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17422" name="Text Box 14"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7029853" y="2704863"/>
+              <a:ext cx="1501723" cy="342864"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17423" name="Text Box 15"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7388616" y="1946118"/>
+              <a:ext cx="914368" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Impact</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17424" name="Text Box 16"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7617208" y="1207056"/>
+              <a:ext cx="914368" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>ROI</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17425" name="Text Box 17"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3655581" y="4603947"/>
+              <a:ext cx="1820481" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Reaction Objectives</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17426" name="Text Box 18"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3570494" y="3625516"/>
+              <a:ext cx="1924618" cy="318101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Learning Objectives</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17427" name="Text Box 19"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3710824" y="2744864"/>
+              <a:ext cx="1849055" cy="302863"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Application Objectives</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17428" name="Text Box 20"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="492757" y="2760737"/>
+              <a:ext cx="1917633" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> Performance Needs</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17429" name="Text Box 21"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3807976" y="1946118"/>
+              <a:ext cx="1659832" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Impact Objectives</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17430" name="Text Box 22"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="300359" y="1946118"/>
+              <a:ext cx="1562680" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Business Needs</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17431" name="Text Box 23"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="216541" y="1191183"/>
+              <a:ext cx="1231857" cy="319371"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Payoff Needs</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17432" name="Text Box 24"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3969895" y="1207056"/>
+              <a:ext cx="1359487" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>ROI Objectives</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17433" name="Text Box 25"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="7134624" y="746729"/>
+              <a:ext cx="1223589" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="92D050"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>End Here</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17434" name="Text Box 26"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1054077" y="746729"/>
+              <a:ext cx="1268051" cy="361277"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="92D050"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Start Here</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17435" name="Text Box 27"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="6810786" y="1191183"/>
+              <a:ext cx="535921" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17436" name="Text Box 28"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="6598704" y="1930245"/>
+              <a:ext cx="535921" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17437" name="Text Box 29"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="6274865" y="2744864"/>
+              <a:ext cx="535921" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17438" name="Text Box 30"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5911023" y="3566467"/>
+              <a:ext cx="535921" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17439" name="Line 31"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2644697" y="2094057"/>
+              <a:ext cx="1163279" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="lg" len="lg"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17440" name="Line 32"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5495112" y="2094057"/>
+              <a:ext cx="1142960" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="lg" len="lg"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17441" name="Line 33"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2739308" y="2915026"/>
+              <a:ext cx="1007710" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="lg" len="lg"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17442" name="Line 34"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5559880" y="2915026"/>
+              <a:ext cx="887064" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="lg" len="lg"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17443" name="Line 35"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5324303" y="3778534"/>
+              <a:ext cx="692761" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="lg" len="lg"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17444" name="Text Box 36"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1722074" y="1191183"/>
+              <a:ext cx="535921" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17445" name="Text Box 37"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1988130" y="1833735"/>
+              <a:ext cx="535921" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17446" name="Text Box 38"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2322128" y="2744864"/>
+              <a:ext cx="535921" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17447" name="Text Box 39"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2644697" y="3609642"/>
+              <a:ext cx="535921" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17448" name="Text Box 40"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3034573" y="4588074"/>
+              <a:ext cx="535921" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="17449" name="AutoShape 41"/>
+            <p:cNvCxnSpPr>
+              <a:cxnSpLocks noChangeShapeType="1"/>
+            </p:cNvCxnSpPr>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1609683" y="1207056"/>
+              <a:ext cx="1782383" cy="4702949"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="50800">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="med" len="med"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17450" name="Line 42"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3480327" y="4743633"/>
+              <a:ext cx="237482" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="12700">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="lg" len="lg"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17451" name="Text Box 43"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5559880" y="4563947"/>
+              <a:ext cx="535921" cy="377150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17452" name="Line 44"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5417645" y="4743633"/>
+              <a:ext cx="241292" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="lg" len="lg"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="17453" name="AutoShape 45"/>
+            <p:cNvCxnSpPr>
+              <a:cxnSpLocks noChangeShapeType="1"/>
+            </p:cNvCxnSpPr>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm flipV="1">
+              <a:off x="5747833" y="1207056"/>
+              <a:ext cx="1828736" cy="4618503"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="50800">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="med" len="med"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17454" name="Text Box 46"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="30493" y="3943617"/>
+              <a:ext cx="888969" cy="457152"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="1000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200">
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Initial Analysis</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17455" name="Line 47"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3045368" y="3751232"/>
+              <a:ext cx="629263" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="triangle" w="lg" len="lg"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="18434" name="Line 4"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2322513" y="1436688"/>
+            <a:ext cx="1485900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="lg" len="lg"/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...15 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-IN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="18435" name="Line 5"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5224463" y="1436688"/>
+            <a:ext cx="1485900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="lg" len="lg"/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18436" name="Text Box 8"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="228600"/>
+            <a:ext cx="9144000" cy="533400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V Model</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18437" name="Text Box 9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="806450" y="3686175"/>
+            <a:ext cx="1603375" cy="360363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:srgbClr val="92D050"/>
                 </a:solidFill>
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>15 Countries</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:t>Learning Needs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18438" name="Text Box 10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1330325" y="4679950"/>
+            <a:ext cx="1498600" cy="361950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:srgbClr val="92D050"/>
                 </a:solidFill>
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>300 Hotels</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:t>Preference Needs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18439" name="Text Box 12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6359525" y="4679950"/>
+            <a:ext cx="914400" cy="361950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:srgbClr val="92D050"/>
                 </a:solidFill>
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> 98% brand awareness</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:t>Reaction</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18440" name="Text Box 13"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6710363" y="3702050"/>
+            <a:ext cx="914400" cy="360363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
                 <a:solidFill>
-                  <a:srgbClr val="C00000"/>
+                  <a:srgbClr val="92D050"/>
                 </a:solidFill>
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>72% guest satisfaction</a:t>
-            </a:r>
+              <a:t>Learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18441" name="Text Box 14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7029450" y="2781300"/>
+            <a:ext cx="1501775" cy="342900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Application</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18442" name="Text Box 15"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7388225" y="2022475"/>
+            <a:ext cx="914400" cy="360363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Impact</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18443" name="Text Box 16"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7616825" y="1282700"/>
+            <a:ext cx="914400" cy="361950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ROI</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18444" name="Text Box 17"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3656013" y="4679950"/>
+            <a:ext cx="1819275" cy="361950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reaction Objectives</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18445" name="Text Box 18"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3570288" y="3702050"/>
+            <a:ext cx="1924050" cy="317500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Learning Objectives</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18446" name="Text Box 19"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3711575" y="2820988"/>
+            <a:ext cx="1847850" cy="303212"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Application Objectives</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18447" name="Text Box 20"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="492125" y="2836863"/>
+            <a:ext cx="1917700" cy="377825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Performance Needs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18448" name="Text Box 21"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3808413" y="2022475"/>
+            <a:ext cx="1658937" cy="360363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Impact Objectives</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18449" name="Text Box 22"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="300038" y="2022475"/>
+            <a:ext cx="1563687" cy="360363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Business Needs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18450" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="215900" y="1266825"/>
+            <a:ext cx="1231900" cy="320675"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Payoff Needs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18451" name="Text Box 24"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3970338" y="1282700"/>
+            <a:ext cx="1358900" cy="361950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ROI Objectives</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18452" name="Text Box 25"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7134225" y="822325"/>
+            <a:ext cx="1223963" cy="361950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>End Here</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18453" name="Text Box 26"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1054100" y="822325"/>
+            <a:ext cx="1268413" cy="361950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Start Here</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18454" name="Text Box 27"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6810375" y="1266825"/>
+            <a:ext cx="536575" cy="377825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18455" name="Text Box 28"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6599238" y="2006600"/>
+            <a:ext cx="534987" cy="376238"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18456" name="Text Box 29"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6275388" y="2820988"/>
+            <a:ext cx="534987" cy="377825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18457" name="Text Box 30"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5910263" y="3643313"/>
+            <a:ext cx="536575" cy="376237"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18458" name="Line 31"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2644775" y="2170113"/>
+            <a:ext cx="1163638" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="lg" len="lg"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18459" name="Line 32"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5494338" y="2170113"/>
+            <a:ext cx="1143000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="lg" len="lg"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18460" name="Line 33"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2740025" y="2990850"/>
+            <a:ext cx="1006475" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="lg" len="lg"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18461" name="Line 34"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5559425" y="2990850"/>
+            <a:ext cx="887413" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="lg" len="lg"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18462" name="Line 35"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5324475" y="3854450"/>
+            <a:ext cx="692150" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="lg" len="lg"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18463" name="Text Box 36"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1722438" y="1266825"/>
+            <a:ext cx="534987" cy="377825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18464" name="Text Box 37"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1987550" y="1909763"/>
+            <a:ext cx="536575" cy="377825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18465" name="Text Box 38"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2322513" y="2820988"/>
+            <a:ext cx="534987" cy="377825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18466" name="Text Box 39"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2644775" y="3686175"/>
+            <a:ext cx="536575" cy="376238"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18467" name="Text Box 40"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3035300" y="4664075"/>
+            <a:ext cx="534988" cy="377825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18468" name="AutoShape 41"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks noChangeShapeType="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1609725" y="1282700"/>
+            <a:ext cx="1782763" cy="4703763"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="50800">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18469" name="Line 42"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3479800" y="4819650"/>
+            <a:ext cx="238125" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="lg" len="lg"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18470" name="Text Box 43"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5559425" y="4640263"/>
+            <a:ext cx="536575" cy="377825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18471" name="Line 44"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5418138" y="4819650"/>
+            <a:ext cx="241300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="lg" len="lg"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18472" name="AutoShape 45"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks noChangeShapeType="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="5748338" y="1282700"/>
+            <a:ext cx="1828800" cy="4619625"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="50800">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18473" name="Line 47"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3044825" y="3827463"/>
+            <a:ext cx="630238" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="lg" len="lg"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-71438" y="1571625"/>
+            <a:ext cx="1928813" cy="604838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Absenteeism is causing Rs. 15,00,000 monthly</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="214313" y="2252663"/>
+            <a:ext cx="1928812" cy="604837"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Unplanned absenteeism is 9% and increasing. Greater than benchmarked 5% </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="500063" y="3071813"/>
+            <a:ext cx="1928812" cy="604837"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Discussion between team  member and supervisor are not occurring </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="714375" y="4038600"/>
+            <a:ext cx="1928813" cy="604838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Deficiency in counseling and discussion skills</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1143000" y="5038725"/>
+            <a:ext cx="1928813" cy="604838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Counseling skills must be practical and should happen immediately</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3571875" y="5038725"/>
+            <a:ext cx="1928813" cy="604838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>4/5 on the practicality of the program and relevance to job </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3571875" y="4038600"/>
+            <a:ext cx="1928813" cy="604838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Participants will learn key counseling skills</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2786063" y="3143250"/>
+            <a:ext cx="3429000" cy="604838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Counseling discussion conducted in 95% situations when an unexpected absence occurs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2714625" y="2428875"/>
+            <a:ext cx="3429000" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Reduce absenteeism to 5%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2786063" y="1571625"/>
+            <a:ext cx="3429000" cy="357188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ROI of 20%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6215063" y="5000625"/>
+            <a:ext cx="1928812" cy="604838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Reaction Questionnaire at the end of the program</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6500813" y="4071938"/>
+            <a:ext cx="2643187" cy="604837"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Practice session during program and facilitator assessment</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="61" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6858000" y="3071813"/>
+            <a:ext cx="2357438" cy="604837"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Follow up   questionnaire to participants to check the frequency of  discussions</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7215188" y="2324100"/>
+            <a:ext cx="2000250" cy="604838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Monitor absenteeism records for 6 months</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="Text Box 23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7500938" y="1752600"/>
+            <a:ext cx="2000250" cy="604838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Calculate ROI, CBR</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19458" name="Line 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8915400" y="3424238"/>
+            <a:ext cx="228600" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="127000">
+            <a:solidFill>
+              <a:srgbClr val="003366"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19459" name="Line 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6629400" y="3424238"/>
+            <a:ext cx="304800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="127000">
+            <a:solidFill>
+              <a:srgbClr val="003366"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19460" name="Line 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4343400" y="3424238"/>
+            <a:ext cx="304800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="127000">
+            <a:solidFill>
+              <a:srgbClr val="003366"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19461" name="Line 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2057400" y="3424238"/>
+            <a:ext cx="304800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="127000">
+            <a:solidFill>
+              <a:srgbClr val="003366"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19462" name="AutoShape 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="76200" y="2628900"/>
+            <a:ext cx="1981200" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:gradFill rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="800000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="540000"/>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="shape">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+          </a:gradFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Develop </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Objectives of</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Solution (s)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19463" name="AutoShape 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2362200" y="2628900"/>
+            <a:ext cx="1981200" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:gradFill rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="800000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="540000"/>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="shape">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+          </a:gradFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Develop </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Plans and</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Baseline Data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19464" name="AutoShape 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4648200" y="2628900"/>
+            <a:ext cx="1981200" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:gradFill rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="800000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="540000"/>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="shape">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+          </a:gradFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Collect</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Data During</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Solution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Implementation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19465" name="AutoShape 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6934200" y="2628900"/>
+            <a:ext cx="1981200" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:gradFill rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="800000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="540000"/>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="shape">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+          </a:gradFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Collect</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Data After</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Solution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Implementation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19466" name="Text Box 10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4724400" y="4229100"/>
+            <a:ext cx="1905000" cy="539750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 2:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="50000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Learning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19467" name="Text Box 11"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7086600" y="4229100"/>
+            <a:ext cx="1905000" cy="539750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 4:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="50000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Business Impact</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19468" name="Text Box 12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4724400" y="1671638"/>
+            <a:ext cx="1905000" cy="738187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 1: Reaction, Satisfaction, and Planned Actions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19469" name="Text Box 13"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7010400" y="1714500"/>
+            <a:ext cx="1905000" cy="717550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 3:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="40000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Application/ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="40000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Implementation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19470" name="AutoShape 14"/>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="5638800" y="-647700"/>
+            <a:ext cx="990600" cy="5257800"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBracket">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 44231"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19471" name="AutoShape 15"/>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="1371600" y="647700"/>
+            <a:ext cx="990600" cy="2667000"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBracket">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 22436"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1019920" name="Text Box 16"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="785813" y="1100138"/>
+            <a:ext cx="2571750" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="C0C0C0"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Evaluation Planning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1019921" name="Text Box 17"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5181600" y="1100138"/>
+            <a:ext cx="2770188" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="C0C0C0"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Data Collection</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1019922" name="Text Box 18"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2133600" y="142875"/>
+            <a:ext cx="4876800" cy="584200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="C0C0C0"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>THE PROCESS MODEL</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:random/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20482" name="AutoShape 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="71438" y="2590800"/>
+            <a:ext cx="1981200" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:gradFill rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="800000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="540000"/>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="shape">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+          </a:gradFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Isolate the </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Effects</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20483" name="AutoShape 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2433638" y="2590800"/>
+            <a:ext cx="1981200" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:gradFill rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="800000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="540000"/>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="shape">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+          </a:gradFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Convert Data</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>to Monetary</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Value</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20484" name="AutoShape 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4795838" y="2590800"/>
+            <a:ext cx="1981200" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:gradFill rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="800000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="540000"/>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="shape">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+          </a:gradFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Calculate the</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Return on </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Investment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20485" name="AutoShape 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4795838" y="762000"/>
+            <a:ext cx="1981200" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:gradFill rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="800000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="540000"/>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="shape">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+          </a:gradFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tabulate Costs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>of Solution</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20486" name="AutoShape 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4872038" y="4800600"/>
+            <a:ext cx="1981200" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:gradFill rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="800000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="540000"/>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="shape">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+          </a:gradFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Identify</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Intangible</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Measures</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20487" name="Oval 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7158038" y="2590800"/>
+            <a:ext cx="1600200" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="800000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="540000"/>
+              </a:gs>
+            </a:gsLst>
+            <a:path path="shape">
+              <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            </a:path>
+          </a:gradFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Generate</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Impact</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Study</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20488" name="Line 12"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4567238" y="3505200"/>
+            <a:ext cx="0" cy="2057400"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20489" name="Line 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4567238" y="5562600"/>
+            <a:ext cx="304800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20490" name="Line 14"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6853238" y="5562600"/>
+            <a:ext cx="1066800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20491" name="Line 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="10800000">
+            <a:off x="7920038" y="4114800"/>
+            <a:ext cx="1587" cy="1447800"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20492" name="Text Box 16"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4872038" y="4114800"/>
+            <a:ext cx="1828800" cy="511175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 5:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="30000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ROI</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20493" name="Text Box 17"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4872038" y="6338888"/>
+            <a:ext cx="2362200" cy="307975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Intangible Measures</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20494" name="AutoShape 18"/>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="2509838" y="76200"/>
+            <a:ext cx="609600" cy="4267200"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBracket">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 58333"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20495" name="AutoShape 19"/>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="7234238" y="1600200"/>
+            <a:ext cx="609600" cy="1219200"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBracket">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20496" name="Line 20"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6929438" y="2514600"/>
+            <a:ext cx="0" cy="838200"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1020949" name="Text Box 21"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1747838" y="1528763"/>
+            <a:ext cx="2438400" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="C0C0C0"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Data Analysis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1020950" name="Text Box 22"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6962775" y="1528763"/>
+            <a:ext cx="1752600" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="C0C0C0"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Reporting</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20499" name="Line 23"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5634038" y="2286000"/>
+            <a:ext cx="0" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20500" name="Text Box 26"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="147638" y="1600200"/>
+            <a:ext cx="1676400" cy="230188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="9525" algn="ctr">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20501" name="Text Box 27"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4110038" y="1600200"/>
+            <a:ext cx="685800" cy="215900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="9525" algn="ctr">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="800">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20502" name="Text Box 28"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6777038" y="1676400"/>
+            <a:ext cx="130175" cy="338138"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="9525" algn="ctr">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20503" name="Line 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2052638" y="3429000"/>
+            <a:ext cx="381000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="127000">
+            <a:solidFill>
+              <a:srgbClr val="003366"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20504" name="Line 10"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4414838" y="3429000"/>
+            <a:ext cx="381000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="127000">
+            <a:solidFill>
+              <a:srgbClr val="003366"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20505" name="Line 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6777038" y="3429000"/>
+            <a:ext cx="381000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="127000">
+            <a:solidFill>
+              <a:srgbClr val="003366"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-IN"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="457200" y="1398588"/>
+            <a:ext cx="8229600" cy="4530725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Life cycle of the solution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Linkage of solution to operational goals and issues</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Top executives are interested in the evaluation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Cost of the solution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Visibility of the solution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Size of the target audience</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Investment of time</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="277813"/>
+            <a:ext cx="9144000" cy="1139825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>Criteria for Selection Programs for Level 4 &amp; 5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21508" name="Group 6"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7500938" y="4711700"/>
+            <a:ext cx="3929062" cy="2646363"/>
+            <a:chOff x="6286512" y="4143380"/>
+            <a:chExt cx="3929090" cy="2646878"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Oval 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6286512" y="4143380"/>
+              <a:ext cx="2571768" cy="2428868"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst>
+              <a:outerShdw blurRad="44450" dist="27940" dir="5400000" algn="ctr">
+                <a:srgbClr val="000000">
+                  <a:alpha val="32000"/>
+                </a:srgbClr>
+              </a:outerShdw>
+            </a:effectLst>
+            <a:scene3d>
+              <a:camera prst="orthographicFront">
+                <a:rot lat="0" lon="0" rev="0"/>
+              </a:camera>
+              <a:lightRig rig="balanced" dir="t">
+                <a:rot lat="0" lon="0" rev="8700000"/>
+              </a:lightRig>
+            </a:scene3d>
+            <a:sp3d>
+              <a:bevelT w="190500" h="38100"/>
+            </a:sp3d>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21512" name="TextBox 5"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="6858048" y="4143380"/>
+              <a:ext cx="3357554" cy="2646878"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr>
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="16600" b="1"/>
+                <a:t>?</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-IN" sz="16600" b="1"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:fade thruBlk="1"/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4098" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2247900" y="2278063"/>
+            <a:ext cx="4357688" cy="2216150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="13800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1954</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="13800" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...20 lines deleted...]
-      </p:graphicFrame>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="2" name="Group 14"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="400050" y="1379538"/>
+            <a:ext cx="4229100" cy="2493962"/>
+            <a:chOff x="400050" y="1379538"/>
+            <a:chExt cx="4229100" cy="2493962"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="92D050"/>
+          </a:solidFill>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Freeform 6"/>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="400050" y="1379538"/>
+              <a:ext cx="4229100" cy="2493962"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="T0" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T1" fmla="*/ 0 h 1571"/>
+                <a:gd name="T2" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T3" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T4" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T5" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T6" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T7" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T8" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T9" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T10" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T11" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T12" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T13" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T14" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T15" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T16" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T17" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T18" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T19" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T20" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T21" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T22" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T23" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T24" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T25" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T26" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T27" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T28" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T29" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T30" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T31" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T32" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T33" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T34" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T35" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T36" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T37" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T38" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T39" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T40" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T41" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T42" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T43" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T44" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T45" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T46" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T47" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T48" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T49" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T50" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T51" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T52" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T53" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T54" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T55" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T56" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T57" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T58" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T59" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T60" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T61" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T62" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T63" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T64" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T65" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T66" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T67" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T68" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T69" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T70" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T71" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T72" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T73" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T74" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T75" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T76" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T77" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T78" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T79" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T80" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T81" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T82" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T83" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T84" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T85" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T86" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T87" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T88" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T89" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T90" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T91" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T92" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T93" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T94" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T95" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T96" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T97" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T98" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T99" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T100" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T101" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T102" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T103" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T104" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T105" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T106" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T107" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T108" fmla="*/ 2147483647 w 2664"/>
+                <a:gd name="T109" fmla="*/ 2147483647 h 1571"/>
+                <a:gd name="T110" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T111" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T112" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T113" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T114" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T115" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T116" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T117" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T118" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T119" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T120" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T121" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T122" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T123" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T124" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T125" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T126" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T127" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T128" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T129" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T130" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T131" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T132" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T133" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T134" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T135" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T136" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T137" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T138" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T139" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T140" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T141" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T142" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T143" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T144" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T145" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T146" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T147" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T148" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T149" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T150" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T151" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T152" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T153" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T154" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T155" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T156" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T157" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T158" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T159" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T160" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T161" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T162" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T163" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T164" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T165" fmla="*/ 0 w 2664"/>
+                <a:gd name="T166" fmla="*/ 0 h 1571"/>
+                <a:gd name="T167" fmla="*/ 2664 w 2664"/>
+                <a:gd name="T168" fmla="*/ 1571 h 1571"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="T110">
+                  <a:pos x="T0" y="T1"/>
+                </a:cxn>
+                <a:cxn ang="T111">
+                  <a:pos x="T2" y="T3"/>
+                </a:cxn>
+                <a:cxn ang="T112">
+                  <a:pos x="T4" y="T5"/>
+                </a:cxn>
+                <a:cxn ang="T113">
+                  <a:pos x="T6" y="T7"/>
+                </a:cxn>
+                <a:cxn ang="T114">
+                  <a:pos x="T8" y="T9"/>
+                </a:cxn>
+                <a:cxn ang="T115">
+                  <a:pos x="T10" y="T11"/>
+                </a:cxn>
+                <a:cxn ang="T116">
+                  <a:pos x="T12" y="T13"/>
+                </a:cxn>
+                <a:cxn ang="T117">
+                  <a:pos x="T14" y="T15"/>
+                </a:cxn>
+                <a:cxn ang="T118">
+                  <a:pos x="T16" y="T17"/>
+                </a:cxn>
+                <a:cxn ang="T119">
+                  <a:pos x="T18" y="T19"/>
+                </a:cxn>
+                <a:cxn ang="T120">
+                  <a:pos x="T20" y="T21"/>
+                </a:cxn>
+                <a:cxn ang="T121">
+                  <a:pos x="T22" y="T23"/>
+                </a:cxn>
+                <a:cxn ang="T122">
+                  <a:pos x="T24" y="T25"/>
+                </a:cxn>
+                <a:cxn ang="T123">
+                  <a:pos x="T26" y="T27"/>
+                </a:cxn>
+                <a:cxn ang="T124">
+                  <a:pos x="T28" y="T29"/>
+                </a:cxn>
+                <a:cxn ang="T125">
+                  <a:pos x="T30" y="T31"/>
+                </a:cxn>
+                <a:cxn ang="T126">
+                  <a:pos x="T32" y="T33"/>
+                </a:cxn>
+                <a:cxn ang="T127">
+                  <a:pos x="T34" y="T35"/>
+                </a:cxn>
+                <a:cxn ang="T128">
+                  <a:pos x="T36" y="T37"/>
+                </a:cxn>
+                <a:cxn ang="T129">
+                  <a:pos x="T38" y="T39"/>
+                </a:cxn>
+                <a:cxn ang="T130">
+                  <a:pos x="T40" y="T41"/>
+                </a:cxn>
+                <a:cxn ang="T131">
+                  <a:pos x="T42" y="T43"/>
+                </a:cxn>
+                <a:cxn ang="T132">
+                  <a:pos x="T44" y="T45"/>
+                </a:cxn>
+                <a:cxn ang="T133">
+                  <a:pos x="T46" y="T47"/>
+                </a:cxn>
+                <a:cxn ang="T134">
+                  <a:pos x="T48" y="T49"/>
+                </a:cxn>
+                <a:cxn ang="T135">
+                  <a:pos x="T50" y="T51"/>
+                </a:cxn>
+                <a:cxn ang="T136">
+                  <a:pos x="T52" y="T53"/>
+                </a:cxn>
+                <a:cxn ang="T137">
+                  <a:pos x="T54" y="T55"/>
+                </a:cxn>
+                <a:cxn ang="T138">
+                  <a:pos x="T56" y="T57"/>
+                </a:cxn>
+                <a:cxn ang="T139">
+                  <a:pos x="T58" y="T59"/>
+                </a:cxn>
+                <a:cxn ang="T140">
+                  <a:pos x="T60" y="T61"/>
+                </a:cxn>
+                <a:cxn ang="T141">
+                  <a:pos x="T62" y="T63"/>
+                </a:cxn>
+                <a:cxn ang="T142">
+                  <a:pos x="T64" y="T65"/>
+                </a:cxn>
+                <a:cxn ang="T143">
+                  <a:pos x="T66" y="T67"/>
+                </a:cxn>
+                <a:cxn ang="T144">
+                  <a:pos x="T68" y="T69"/>
+                </a:cxn>
+                <a:cxn ang="T145">
+                  <a:pos x="T70" y="T71"/>
+                </a:cxn>
+                <a:cxn ang="T146">
+                  <a:pos x="T72" y="T73"/>
+                </a:cxn>
+                <a:cxn ang="T147">
+                  <a:pos x="T74" y="T75"/>
+                </a:cxn>
+                <a:cxn ang="T148">
+                  <a:pos x="T76" y="T77"/>
+                </a:cxn>
+                <a:cxn ang="T149">
+                  <a:pos x="T78" y="T79"/>
+                </a:cxn>
+                <a:cxn ang="T150">
+                  <a:pos x="T80" y="T81"/>
+                </a:cxn>
+                <a:cxn ang="T151">
+                  <a:pos x="T82" y="T83"/>
+                </a:cxn>
+                <a:cxn ang="T152">
+                  <a:pos x="T84" y="T85"/>
+                </a:cxn>
+                <a:cxn ang="T153">
+                  <a:pos x="T86" y="T87"/>
+                </a:cxn>
+                <a:cxn ang="T154">
+                  <a:pos x="T88" y="T89"/>
+                </a:cxn>
+                <a:cxn ang="T155">
+                  <a:pos x="T90" y="T91"/>
+                </a:cxn>
+                <a:cxn ang="T156">
+                  <a:pos x="T92" y="T93"/>
+                </a:cxn>
+                <a:cxn ang="T157">
+                  <a:pos x="T94" y="T95"/>
+                </a:cxn>
+                <a:cxn ang="T158">
+                  <a:pos x="T96" y="T97"/>
+                </a:cxn>
+                <a:cxn ang="T159">
+                  <a:pos x="T98" y="T99"/>
+                </a:cxn>
+                <a:cxn ang="T160">
+                  <a:pos x="T100" y="T101"/>
+                </a:cxn>
+                <a:cxn ang="T161">
+                  <a:pos x="T102" y="T103"/>
+                </a:cxn>
+                <a:cxn ang="T162">
+                  <a:pos x="T104" y="T105"/>
+                </a:cxn>
+                <a:cxn ang="T163">
+                  <a:pos x="T106" y="T107"/>
+                </a:cxn>
+                <a:cxn ang="T164">
+                  <a:pos x="T108" y="T109"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="T165" t="T166" r="T167" b="T168"/>
+              <a:pathLst>
+                <a:path w="2664" h="1571">
+                  <a:moveTo>
+                    <a:pt x="2664" y="391"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2664" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2" y="1571"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="239" y="1571"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="251" y="1541"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="251" y="1519"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="244" y="1489"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="230" y="1458"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="216" y="1419"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="209" y="1389"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="207" y="1362"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="214" y="1332"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="226" y="1304"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="251" y="1275"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="281" y="1254"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="313" y="1232"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="350" y="1217"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="393" y="1204"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="433" y="1199"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="488" y="1197"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="552" y="1200"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="594" y="1204"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="630" y="1212"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="665" y="1227"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="709" y="1252"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="736" y="1275"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="762" y="1301"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="775" y="1327"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="785" y="1352"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="785" y="1381"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="780" y="1409"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="771" y="1436"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="762" y="1461"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="750" y="1488"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="743" y="1514"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="743" y="1538"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="752" y="1565"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1199" y="1565"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1194" y="1509"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1199" y="1469"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1199" y="1439"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1201" y="1411"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1206" y="1381"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1215" y="1351"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1226" y="1331"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1242" y="1312"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1265" y="1297"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1291" y="1285"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1321" y="1279"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1353" y="1275"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1383" y="1274"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1422" y="1274"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1459" y="1275"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1488" y="1279"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1528" y="1280"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1569" y="1284"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1615" y="1284"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1654" y="1280"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1693" y="1275"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1735" y="1269"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1764" y="1257"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1797" y="1242"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1817" y="1222"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1838" y="1200"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1847" y="1179"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1852" y="1153"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1847" y="1128"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1845" y="1102"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1847" y="1073"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1854" y="1052"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1863" y="1028"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1877" y="1006"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1896" y="991"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1926" y="976"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1962" y="966"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1999" y="958"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2034" y="951"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2070" y="945"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2119" y="938"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2156" y="933"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2195" y="925"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2227" y="916"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2259" y="906"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2284" y="893"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2307" y="879"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2333" y="858"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2349" y="838"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2363" y="814"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2369" y="784"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2365" y="759"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2360" y="732"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2349" y="701"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2337" y="665"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2326" y="634"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2323" y="609"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2323" y="585"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2328" y="554"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2340" y="527"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2351" y="507"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2367" y="487"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2390" y="465"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2416" y="443"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2448" y="425"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2482" y="410"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2514" y="401"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2547" y="395"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2581" y="391"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2623" y="391"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2664" y="391"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="38100">
+              <a:noFill/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="1600" b="1">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text Box 8"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="552450" y="1538288"/>
+              <a:ext cx="2590800" cy="830997"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln w="12700">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr>
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>An Evaluation</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>Framework</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="5" name="Group 17"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4591050" y="1373009"/>
+            <a:ext cx="4210050" cy="2976562"/>
+            <a:chOff x="4591050" y="1385888"/>
+            <a:chExt cx="4210050" cy="2976562"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Freeform 3"/>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="4591050" y="1385888"/>
+              <a:ext cx="4210050" cy="2976562"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="0" y="0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2652" y="1498"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2413" y="1511"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2406" y="1545"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2418" y="1586"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2436" y="1636"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2448" y="1685"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2443" y="1730"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2425" y="1775"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2381" y="1812"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2333" y="1842"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2273" y="1862"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2197" y="1874"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2130" y="1875"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2073" y="1870"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2013" y="1857"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1964" y="1834"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1918" y="1799"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1882" y="1760"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1861" y="1707"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1870" y="1653"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1889" y="1600"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1905" y="1546"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1902" y="1521"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1454" y="1508"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1458" y="1419"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1449" y="1361"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1431" y="1326"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1394" y="1297"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1343" y="1279"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1281" y="1274"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1192" y="1277"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1106" y="1282"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1019" y="1282"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="932" y="1270"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="865" y="1242"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="826" y="1204"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="810" y="1152"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="812" y="1093"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="800" y="1040"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="782" y="1006"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="754" y="985"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="690" y="963"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="605" y="946"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="511" y="935"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="439" y="918"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="377" y="893"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="327" y="858"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="294" y="814"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="290" y="766"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="308" y="712"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="324" y="652"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="338" y="595"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="324" y="538"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="292" y="487"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="260" y="455"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="218" y="427"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="170" y="406"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="108" y="393"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="34" y="391"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2652" h="1875">
+                  <a:moveTo>
+                    <a:pt x="0" y="391"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2650" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2652" y="1498"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2422" y="1498"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2413" y="1511"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2406" y="1529"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2406" y="1545"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2408" y="1563"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2418" y="1586"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2427" y="1616"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2436" y="1636"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2443" y="1661"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2448" y="1685"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2448" y="1708"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2443" y="1730"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2436" y="1753"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2425" y="1775"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2406" y="1792"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2381" y="1812"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2356" y="1827"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2333" y="1842"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2305" y="1854"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2273" y="1862"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2234" y="1870"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2197" y="1874"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2165" y="1875"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2130" y="1875"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2098" y="1874"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2073" y="1870"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2043" y="1864"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2013" y="1857"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1990" y="1847"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1964" y="1834"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1941" y="1817"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1918" y="1799"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1898" y="1780"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1882" y="1760"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1870" y="1735"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1861" y="1707"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1861" y="1680"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1870" y="1653"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1879" y="1626"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1889" y="1600"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1900" y="1570"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1905" y="1546"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1905" y="1533"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1902" y="1521"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1895" y="1508"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1454" y="1508"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1461" y="1451"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1458" y="1419"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1454" y="1389"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1449" y="1361"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1442" y="1342"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1431" y="1326"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1417" y="1311"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1394" y="1297"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1369" y="1285"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1343" y="1279"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1320" y="1275"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1281" y="1274"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1235" y="1274"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1192" y="1277"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1143" y="1279"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1106" y="1282"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1058" y="1284"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1019" y="1282"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="985" y="1279"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="932" y="1270"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="897" y="1259"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="865" y="1242"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="844" y="1224"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="826" y="1204"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="812" y="1179"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="810" y="1152"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="810" y="1118"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="812" y="1093"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="810" y="1068"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="800" y="1040"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="794" y="1023"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="782" y="1006"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="768" y="995"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="754" y="985"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="725" y="975"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="690" y="963"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="651" y="955"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="605" y="946"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="559" y="940"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="511" y="935"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="476" y="926"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="439" y="918"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="403" y="908"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="377" y="893"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="347" y="874"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="327" y="858"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="308" y="838"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="294" y="814"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="290" y="789"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="290" y="766"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="297" y="744"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="308" y="712"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="320" y="681"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="324" y="652"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="334" y="624"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="338" y="595"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="334" y="565"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="324" y="538"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="311" y="512"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="292" y="487"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="271" y="467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="260" y="455"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="239" y="440"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="218" y="427"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="198" y="416"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="170" y="406"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="143" y="400"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="108" y="393"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="69" y="391"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="34" y="391"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="391"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="38100">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="1600" b="1">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text Box 9"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5505450" y="1614488"/>
+              <a:ext cx="3124200" cy="830997"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln w="12700">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr>
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>Case Applications</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="r" fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>and Practice</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="8" name="Group 15"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="400050" y="3271838"/>
+            <a:ext cx="4210050" cy="2976562"/>
+            <a:chOff x="400050" y="3271838"/>
+            <a:chExt cx="4210050" cy="2976562"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="A50021"/>
+          </a:solidFill>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Freeform 5"/>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="400050" y="3271838"/>
+              <a:ext cx="4210050" cy="2976562"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="2652" y="1875"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="0" y="378"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="239" y="364"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="246" y="331"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="235" y="289"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="216" y="239"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="205" y="190"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="207" y="145"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="228" y="100"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="272" y="63"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="320" y="33"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="380" y="12"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="456" y="2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="522" y="0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="580" y="5"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="640" y="18"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="688" y="42"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="734" y="77"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="771" y="115"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="791" y="169"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="782" y="222"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="764" y="276"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="745" y="329"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="750" y="354"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1196" y="368"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1185" y="466"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1189" y="525"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1201" y="585"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1231" y="622"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1279" y="648"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1339" y="660"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1408" y="662"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1475" y="657"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1557" y="650"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1643" y="653"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1721" y="668"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1785" y="695"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1824" y="735"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1840" y="782"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1834" y="835"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1840" y="886"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1866" y="929"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1912" y="959"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1988" y="978"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2059" y="991"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2144" y="1003"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2215" y="1019"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2273" y="1043"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2321" y="1078"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2351" y="1120"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2353" y="1178"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2337" y="1235"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2314" y="1302"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2310" y="1350"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2326" y="1409"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2356" y="1449"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2404" y="1492"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2468" y="1526"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2535" y="1541"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2611" y="1546"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2652" h="1875">
+                  <a:moveTo>
+                    <a:pt x="2652" y="1544"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2652" y="1875"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2" y="1875"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="378"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="230" y="378"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="239" y="364"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="246" y="346"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="246" y="331"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="244" y="312"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="235" y="289"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="226" y="259"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="216" y="239"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="207" y="214"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="205" y="190"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="205" y="167"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="207" y="145"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="216" y="122"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="228" y="100"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="246" y="83"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="272" y="63"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="295" y="48"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="320" y="33"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="347" y="22"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="380" y="12"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="416" y="5"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="456" y="2"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="488" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="522" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="554" y="2"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="580" y="5"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="610" y="12"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="640" y="18"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="663" y="28"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="688" y="42"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="711" y="58"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="734" y="77"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="755" y="95"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="771" y="115"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="782" y="140"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="791" y="169"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="791" y="195"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="782" y="222"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="773" y="249"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="764" y="276"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="752" y="306"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="745" y="329"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="745" y="342"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="750" y="354"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="757" y="368"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1196" y="368"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1187" y="429"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1185" y="466"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1187" y="496"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1189" y="525"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1194" y="555"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1201" y="585"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1215" y="605"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1231" y="622"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1252" y="637"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1279" y="648"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1309" y="657"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1339" y="660"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1371" y="662"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1408" y="662"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1447" y="658"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1475" y="657"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1516" y="653"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1557" y="650"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1603" y="650"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1643" y="653"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1682" y="658"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1721" y="668"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1753" y="678"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1785" y="695"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1806" y="713"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1824" y="735"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1836" y="759"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1840" y="782"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1836" y="809"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1834" y="835"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1836" y="862"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1840" y="886"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1852" y="907"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1866" y="929"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1884" y="944"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1912" y="959"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1949" y="969"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1988" y="978"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2020" y="984"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2059" y="991"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2105" y="998"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2144" y="1003"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2183" y="1011"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2215" y="1019"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2248" y="1029"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2273" y="1043"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2294" y="1056"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2321" y="1078"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2337" y="1098"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2351" y="1120"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2358" y="1150"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2353" y="1178"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2346" y="1203"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2337" y="1235"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2326" y="1270"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2314" y="1302"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2310" y="1328"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2310" y="1350"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2317" y="1382"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2326" y="1409"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2340" y="1429"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2356" y="1449"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2379" y="1470"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2404" y="1492"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2434" y="1511"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2468" y="1526"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2501" y="1534"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2535" y="1541"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2570" y="1544"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2611" y="1546"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2652" y="1544"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="38100">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="1600" b="1">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text Box 10"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="552450" y="5195888"/>
+              <a:ext cx="1981200" cy="830997"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln w="12700">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr>
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>A Process</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>Model</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11" name="Group 16"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4571463" y="3754438"/>
+            <a:ext cx="4229100" cy="2493962"/>
+            <a:chOff x="4610100" y="3754438"/>
+            <a:chExt cx="4229100" cy="2493962"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="00B0F0"/>
+          </a:solidFill>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Freeform 4"/>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="4610100" y="3754438"/>
+              <a:ext cx="4229100" cy="2493962"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="0" y="1571"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2662" y="0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2414" y="30"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2420" y="82"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2448" y="152"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2455" y="209"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2439" y="267"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2384" y="318"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2315" y="354"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2232" y="373"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2112" y="371"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="2034" y="359"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1956" y="319"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1903" y="271"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1880" y="219"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1884" y="162"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1903" y="110"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1921" y="57"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1912" y="7"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1470" y="62"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1463" y="132"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1459" y="191"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1438" y="241"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1399" y="274"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1344" y="292"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1282" y="298"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1206" y="294"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1137" y="291"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="1049" y="287"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="971" y="294"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="900" y="314"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="847" y="349"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="817" y="393"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="817" y="443"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="817" y="498"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="801" y="543"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="769" y="580"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="702" y="605"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="631" y="620"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="546" y="633"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="470" y="647"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="405" y="665"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="357" y="692"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="316" y="734"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="295" y="785"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="304" y="839"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="327" y="906"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="341" y="963"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="336" y="1018"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="316" y="1068"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="283" y="1118"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="230" y="1173"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="178" y="1208"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="122" y="1230"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="40" y="1242"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="0" t="0" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2664" h="1571">
+                  <a:moveTo>
+                    <a:pt x="0" y="1242"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1571"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2664" y="1571"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2662" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2425" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2414" y="30"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2414" y="52"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2420" y="82"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2434" y="114"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2448" y="152"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2455" y="182"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2455" y="209"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2450" y="239"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2439" y="267"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2414" y="294"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2384" y="318"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2351" y="339"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2315" y="354"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2271" y="366"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2232" y="373"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2177" y="374"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2112" y="371"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2071" y="366"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2034" y="359"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1999" y="344"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1956" y="319"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1928" y="296"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1903" y="271"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1889" y="244"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1880" y="219"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1880" y="191"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1884" y="162"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1894" y="135"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1903" y="110"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1914" y="84"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1921" y="57"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1921" y="33"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1912" y="7"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1466" y="7"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1470" y="62"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1466" y="100"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1463" y="132"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1463" y="160"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1459" y="191"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1450" y="221"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1438" y="241"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1422" y="259"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1399" y="274"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1374" y="286"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1344" y="292"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1312" y="296"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1282" y="298"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1243" y="298"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1206" y="294"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1176" y="292"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1137" y="291"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1095" y="287"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1049" y="287"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1010" y="291"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="971" y="294"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="930" y="303"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="900" y="314"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="868" y="329"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="847" y="349"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="826" y="371"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="817" y="393"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="812" y="418"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="817" y="443"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="819" y="470"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="817" y="498"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="810" y="520"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="801" y="543"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="787" y="565"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="769" y="580"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="739" y="595"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="702" y="605"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="665" y="613"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="631" y="620"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="594" y="627"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="546" y="633"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="509" y="638"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="470" y="647"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="438" y="655"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="405" y="665"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="380" y="679"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="357" y="692"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="332" y="714"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="316" y="734"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="302" y="757"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="295" y="785"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="299" y="812"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="304" y="839"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="316" y="871"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="327" y="906"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="336" y="938"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="341" y="963"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="341" y="986"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="336" y="1018"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="325" y="1045"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="316" y="1068"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="302" y="1090"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="283" y="1118"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="258" y="1150"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="230" y="1173"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="203" y="1192"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="178" y="1208"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="150" y="1222"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="122" y="1230"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="83" y="1237"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="40" y="1242"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1242"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="38100">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="1600" b="1">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text Box 11"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5581650" y="4738688"/>
+              <a:ext cx="3048000" cy="1200329"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln w="12700">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr>
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>Operating Standards and Philosophy</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14" name="Group 18"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2266950" y="1995488"/>
+            <a:ext cx="4687888" cy="3732212"/>
+            <a:chOff x="2266950" y="1995488"/>
+            <a:chExt cx="4687888" cy="3732212"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Freeform 7"/>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="2266950" y="1995488"/>
+              <a:ext cx="4687888" cy="3732212"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="T0" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T1" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T2" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T3" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T4" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T5" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T6" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T7" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T8" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T9" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T10" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T11" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T12" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T13" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T14" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T15" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T16" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T17" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T18" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T19" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T20" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T21" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T22" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T23" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T24" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T25" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T26" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T27" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T28" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T29" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T30" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T31" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T32" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T33" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T34" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T35" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T36" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T37" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T38" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T39" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T40" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T41" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T42" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T43" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T44" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T45" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T46" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T47" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T48" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T49" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T50" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T51" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T52" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T53" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T54" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T55" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T56" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T57" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T58" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T59" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T60" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T61" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T62" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T63" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T64" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T65" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T66" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T67" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T68" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T69" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T70" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T71" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T72" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T73" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T74" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T75" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T76" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T77" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T78" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T79" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T80" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T81" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T82" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T83" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T84" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T85" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T86" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T87" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T88" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T89" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T90" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T91" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T92" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T93" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T94" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T95" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T96" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T97" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T98" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T99" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T100" fmla="*/ 2147483647 w 2953"/>
+                <a:gd name="T101" fmla="*/ 2147483647 h 2351"/>
+                <a:gd name="T102" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T103" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T104" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T105" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T106" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T107" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T108" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T109" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T110" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T111" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T112" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T113" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T114" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T115" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T116" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T117" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T118" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T119" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T120" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T121" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T122" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T123" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T124" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T125" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T126" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T127" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T128" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T129" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T130" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T131" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T132" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T133" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T134" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T135" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T136" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T137" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T138" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T139" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T140" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T141" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T142" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T143" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T144" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T145" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T146" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T147" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T148" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T149" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T150" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T151" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T152" fmla="*/ 0 60000 65536"/>
+                <a:gd name="T153" fmla="*/ 0 w 2953"/>
+                <a:gd name="T154" fmla="*/ 0 h 2351"/>
+                <a:gd name="T155" fmla="*/ 2953 w 2953"/>
+                <a:gd name="T156" fmla="*/ 2351 h 2351"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="T102">
+                  <a:pos x="T0" y="T1"/>
+                </a:cxn>
+                <a:cxn ang="T103">
+                  <a:pos x="T2" y="T3"/>
+                </a:cxn>
+                <a:cxn ang="T104">
+                  <a:pos x="T4" y="T5"/>
+                </a:cxn>
+                <a:cxn ang="T105">
+                  <a:pos x="T6" y="T7"/>
+                </a:cxn>
+                <a:cxn ang="T106">
+                  <a:pos x="T8" y="T9"/>
+                </a:cxn>
+                <a:cxn ang="T107">
+                  <a:pos x="T10" y="T11"/>
+                </a:cxn>
+                <a:cxn ang="T108">
+                  <a:pos x="T12" y="T13"/>
+                </a:cxn>
+                <a:cxn ang="T109">
+                  <a:pos x="T14" y="T15"/>
+                </a:cxn>
+                <a:cxn ang="T110">
+                  <a:pos x="T16" y="T17"/>
+                </a:cxn>
+                <a:cxn ang="T111">
+                  <a:pos x="T18" y="T19"/>
+                </a:cxn>
+                <a:cxn ang="T112">
+                  <a:pos x="T20" y="T21"/>
+                </a:cxn>
+                <a:cxn ang="T113">
+                  <a:pos x="T22" y="T23"/>
+                </a:cxn>
+                <a:cxn ang="T114">
+                  <a:pos x="T24" y="T25"/>
+                </a:cxn>
+                <a:cxn ang="T115">
+                  <a:pos x="T26" y="T27"/>
+                </a:cxn>
+                <a:cxn ang="T116">
+                  <a:pos x="T28" y="T29"/>
+                </a:cxn>
+                <a:cxn ang="T117">
+                  <a:pos x="T30" y="T31"/>
+                </a:cxn>
+                <a:cxn ang="T118">
+                  <a:pos x="T32" y="T33"/>
+                </a:cxn>
+                <a:cxn ang="T119">
+                  <a:pos x="T34" y="T35"/>
+                </a:cxn>
+                <a:cxn ang="T120">
+                  <a:pos x="T36" y="T37"/>
+                </a:cxn>
+                <a:cxn ang="T121">
+                  <a:pos x="T38" y="T39"/>
+                </a:cxn>
+                <a:cxn ang="T122">
+                  <a:pos x="T40" y="T41"/>
+                </a:cxn>
+                <a:cxn ang="T123">
+                  <a:pos x="T42" y="T43"/>
+                </a:cxn>
+                <a:cxn ang="T124">
+                  <a:pos x="T44" y="T45"/>
+                </a:cxn>
+                <a:cxn ang="T125">
+                  <a:pos x="T46" y="T47"/>
+                </a:cxn>
+                <a:cxn ang="T126">
+                  <a:pos x="T48" y="T49"/>
+                </a:cxn>
+                <a:cxn ang="T127">
+                  <a:pos x="T50" y="T51"/>
+                </a:cxn>
+                <a:cxn ang="T128">
+                  <a:pos x="T52" y="T53"/>
+                </a:cxn>
+                <a:cxn ang="T129">
+                  <a:pos x="T54" y="T55"/>
+                </a:cxn>
+                <a:cxn ang="T130">
+                  <a:pos x="T56" y="T57"/>
+                </a:cxn>
+                <a:cxn ang="T131">
+                  <a:pos x="T58" y="T59"/>
+                </a:cxn>
+                <a:cxn ang="T132">
+                  <a:pos x="T60" y="T61"/>
+                </a:cxn>
+                <a:cxn ang="T133">
+                  <a:pos x="T62" y="T63"/>
+                </a:cxn>
+                <a:cxn ang="T134">
+                  <a:pos x="T64" y="T65"/>
+                </a:cxn>
+                <a:cxn ang="T135">
+                  <a:pos x="T66" y="T67"/>
+                </a:cxn>
+                <a:cxn ang="T136">
+                  <a:pos x="T68" y="T69"/>
+                </a:cxn>
+                <a:cxn ang="T137">
+                  <a:pos x="T70" y="T71"/>
+                </a:cxn>
+                <a:cxn ang="T138">
+                  <a:pos x="T72" y="T73"/>
+                </a:cxn>
+                <a:cxn ang="T139">
+                  <a:pos x="T74" y="T75"/>
+                </a:cxn>
+                <a:cxn ang="T140">
+                  <a:pos x="T76" y="T77"/>
+                </a:cxn>
+                <a:cxn ang="T141">
+                  <a:pos x="T78" y="T79"/>
+                </a:cxn>
+                <a:cxn ang="T142">
+                  <a:pos x="T80" y="T81"/>
+                </a:cxn>
+                <a:cxn ang="T143">
+                  <a:pos x="T82" y="T83"/>
+                </a:cxn>
+                <a:cxn ang="T144">
+                  <a:pos x="T84" y="T85"/>
+                </a:cxn>
+                <a:cxn ang="T145">
+                  <a:pos x="T86" y="T87"/>
+                </a:cxn>
+                <a:cxn ang="T146">
+                  <a:pos x="T88" y="T89"/>
+                </a:cxn>
+                <a:cxn ang="T147">
+                  <a:pos x="T90" y="T91"/>
+                </a:cxn>
+                <a:cxn ang="T148">
+                  <a:pos x="T92" y="T93"/>
+                </a:cxn>
+                <a:cxn ang="T149">
+                  <a:pos x="T94" y="T95"/>
+                </a:cxn>
+                <a:cxn ang="T150">
+                  <a:pos x="T96" y="T97"/>
+                </a:cxn>
+                <a:cxn ang="T151">
+                  <a:pos x="T98" y="T99"/>
+                </a:cxn>
+                <a:cxn ang="T152">
+                  <a:pos x="T100" y="T101"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="T153" t="T154" r="T155" b="T156"/>
+              <a:pathLst>
+                <a:path w="2953" h="2351">
+                  <a:moveTo>
+                    <a:pt x="1124" y="491"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1154" y="465"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1175" y="440"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1187" y="411"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1187" y="374"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1173" y="333"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1161" y="298"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1145" y="254"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1138" y="207"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1145" y="179"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1157" y="144"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1180" y="107"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1212" y="72"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1253" y="44"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1290" y="22"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1341" y="8"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1401" y="2"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1465" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1552" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1621" y="5"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1660" y="15"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1690" y="28"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1723" y="44"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1755" y="67"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1785" y="97"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1808" y="124"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1819" y="147"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1828" y="187"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1828" y="222"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1822" y="257"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1812" y="284"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1801" y="328"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1785" y="373"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1778" y="401"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1789" y="430"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1803" y="450"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1828" y="476"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1865" y="498"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1900" y="516"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1950" y="532"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2001" y="542"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2049" y="550"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2100" y="555"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2153" y="565"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2194" y="575"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2226" y="587"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2252" y="600"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2270" y="615"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2284" y="633"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2295" y="655"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2300" y="675"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2305" y="694"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2305" y="719"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2300" y="747"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2300" y="769"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2307" y="796"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2323" y="819"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2341" y="839"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2364" y="854"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2394" y="871"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2424" y="881"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2470" y="887"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2509" y="891"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2546" y="892"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2588" y="891"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2638" y="887"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2677" y="886"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2716" y="882"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2753" y="881"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2797" y="882"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2820" y="886"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2847" y="891"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2873" y="901"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2900" y="916"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2921" y="933"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2937" y="958"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2944" y="979"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2949" y="1006"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2953" y="1055"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2951" y="1111"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2953" y="1172"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2946" y="1242"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2939" y="1290"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2933" y="1329"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2921" y="1350"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2903" y="1370"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2882" y="1384"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2854" y="1395"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2822" y="1402"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2795" y="1407"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2737" y="1409"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2686" y="1407"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2645" y="1402"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2608" y="1400"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2567" y="1399"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2530" y="1399"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2498" y="1400"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2463" y="1402"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2422" y="1411"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2399" y="1417"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2378" y="1424"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2351" y="1437"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2332" y="1454"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2318" y="1469"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2305" y="1487"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2298" y="1506"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2295" y="1526"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2298" y="1548"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2298" y="1584"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2295" y="1623"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2282" y="1651"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2268" y="1675"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2247" y="1691"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2217" y="1705"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2187" y="1716"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2153" y="1723"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2109" y="1730"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2072" y="1738"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2029" y="1743"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1992" y="1748"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1950" y="1755"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1918" y="1766"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1881" y="1778"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1847" y="1793"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1822" y="1813"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1799" y="1837"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1780" y="1865"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1775" y="1890"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1778" y="1919"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1785" y="1945"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1796" y="1974"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1805" y="2005"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1812" y="2034"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1822" y="2071"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1822" y="2107"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1810" y="2144"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1799" y="2173"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1785" y="2201"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1766" y="2228"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1741" y="2261"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1713" y="2283"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1690" y="2298"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1660" y="2316"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1628" y="2333"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1598" y="2341"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1571" y="2346"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1525" y="2350"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1472" y="2351"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1407" y="2350"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1378" y="2350"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1338" y="2345"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1297" y="2336"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1260" y="2321"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1237" y="2308"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1212" y="2290"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1191" y="2273"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1170" y="2251"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1154" y="2229"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1141" y="2203"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1134" y="2174"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1131" y="2153"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1131" y="2122"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1134" y="2097"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1145" y="2071"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1154" y="2039"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1166" y="2009"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1173" y="1982"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1175" y="1957"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1173" y="1937"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1166" y="1917"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1147" y="1892"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1129" y="1875"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1106" y="1857"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1081" y="1843"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1055" y="1830"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1019" y="1820"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="986" y="1813"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="945" y="1807"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="908" y="1803"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="874" y="1797"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="832" y="1790"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="798" y="1780"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="756" y="1771"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="724" y="1761"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="699" y="1746"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="678" y="1726"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="664" y="1701"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="653" y="1668"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="651" y="1641"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="653" y="1611"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="658" y="1588"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="653" y="1559"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="641" y="1538"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="621" y="1514"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="600" y="1499"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="575" y="1484"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="540" y="1474"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="501" y="1464"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="460" y="1461"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="425" y="1457"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="386" y="1457"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="352" y="1461"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="317" y="1462"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="283" y="1466"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="248" y="1469"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="191" y="1469"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="154" y="1467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="115" y="1461"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="87" y="1451"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="57" y="1434"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="36" y="1416"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="23" y="1395"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="7" y="1357"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4" y="1317"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2" y="1277"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1227"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="4" y="1183"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="7" y="1136"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="9" y="1095"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="13" y="1051"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="20" y="1018"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="27" y="981"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="36" y="953"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="50" y="934"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="71" y="916"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="92" y="904"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="119" y="891"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="145" y="887"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="177" y="882"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="218" y="881"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="255" y="882"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="306" y="887"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="349" y="889"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="386" y="891"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="437" y="892"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="490" y="887"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="533" y="881"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="575" y="869"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="602" y="857"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="630" y="839"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="651" y="816"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="664" y="792"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="669" y="767"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="667" y="749"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="664" y="714"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="667" y="679"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="676" y="652"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="687" y="627"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="704" y="608"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="736" y="590"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="770" y="577"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="814" y="567"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="858" y="558"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="894" y="552"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="940" y="547"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="984" y="540"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1035" y="530"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1083" y="515"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1124" y="491"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="1600" b="1">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text Box 12"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="3295650" y="3443288"/>
+              <a:ext cx="2895600" cy="1015663"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln w="12700">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr>
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPct val="50000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>Implementation</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPct val="50000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>Strategy</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="344488"/>
+            <a:ext cx="8382000" cy="1006475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006600"/>
+              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>Pieces of Results-Based Puzzle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23554" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="827584" y="1196752"/>
-            <a:ext cx="7848872" cy="3950171"/>
+            <a:off x="1000125" y="2786063"/>
+            <a:ext cx="7500938" cy="769937"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln w="9525">
             <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
-[...2 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:srgbClr val="92D050"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...2 lines deleted...]
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>finally</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...15 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, a credible approach</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24578" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="755576" y="1052736"/>
-            <a:ext cx="7272808" cy="4464496"/>
+            <a:off x="2614613" y="2786063"/>
+            <a:ext cx="3814762" cy="769937"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln w="9525">
             <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
-[...2 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:srgbClr val="92D050"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...2 lines deleted...]
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Case</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...15 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Study</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6147" name="Picture 3"/>
+          <p:cNvPr id="25602" name="Picture 2" descr="http://www.freefoto.com/images/04/35/04_35_5---Modern-Office-Building--Brussels--Belgium_web.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="935595" y="3284983"/>
-            <a:ext cx="7272808" cy="3305349"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2428875" y="6270625"/>
+            <a:ext cx="6715125" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:effectLst/>
-[...27 lines deleted...]
-          </a:extLst>
         </p:spPr>
-      </p:pic>
-[...63 lines deleted...]
-      </p:pic>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Computer Manufacturing Firm</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7170" name="Picture 2"/>
+          <p:cNvPr id="2" name="Picture 2" descr="http://ugaol.files.wordpress.com/2007/05/istock_000002961185medium.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect l="12713" t="10632" r="24576" b="13876"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1785918" y="285728"/>
+            <a:ext cx="5286412" cy="5072098"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:softEdge rad="635000"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="3714750"/>
+            <a:ext cx="785813" cy="369888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>US</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="928688" y="2714625"/>
+            <a:ext cx="1143000" cy="369888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Europe</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1000125" y="1714500"/>
+            <a:ext cx="1143000" cy="369888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Canada</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6929438" y="2500313"/>
+            <a:ext cx="1285875" cy="369887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Australia</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1500188" y="642938"/>
+            <a:ext cx="1357312" cy="369887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Singapore</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6215063" y="571500"/>
+            <a:ext cx="1357312" cy="369888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Japan</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6715125" y="1500188"/>
+            <a:ext cx="1357313" cy="369887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>India</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1714500" y="5715000"/>
+            <a:ext cx="7215188" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="65000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>96,000 employees and customers in 140 countries</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="65000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27650" name="Picture 1" descr="MSOERES_dll_07_10.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="827584" y="764704"/>
-            <a:ext cx="7776864" cy="4680520"/>
+            <a:off x="3000375" y="0"/>
+            <a:ext cx="2438400" cy="2438400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln w="9525">
             <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
-[...27 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2071688" y="4256088"/>
+            <a:ext cx="6215062" cy="1244600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Shrinking labor pool of experienced managers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rising cost of recruiting talent from outside</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lack of organizational depth in developing leaders from within</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27652" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1143000" y="3500438"/>
+            <a:ext cx="7643813" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Retaining Top Management &amp; Technical talent</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FFC000"/>
+              </a:solidFill>
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8194" name="Picture 2"/>
+          <p:cNvPr id="28674" name="Picture 2" descr="http://criticalstepconsulting.com/myPictures/Ladder%20sky.JPG"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2051720" y="2492896"/>
-            <a:ext cx="5400600" cy="1512367"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln w="9525">
             <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
-[...27 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28675" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5500688" y="2571750"/>
+            <a:ext cx="3286125" cy="830263"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Solutions</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4800" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29698" name="Picture 2" descr="Leadership Image"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5219700" y="0"/>
+            <a:ext cx="3924300" cy="6429375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29699" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="500063" y="2214563"/>
+            <a:ext cx="5357812" cy="1016000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fill leadership gaps </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Create capacity building solutions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Enhance work climate for engaging employees</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2000">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="457200" y="1398588"/>
+            <a:ext cx="8229600" cy="4530725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Importance to overall strategic objective</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>High visibility of the solution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Senior management interest</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="277813"/>
+            <a:ext cx="9144000" cy="1139825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>Why ROI Study </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30724" name="Group 6"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7500938" y="4711700"/>
+            <a:ext cx="3929062" cy="2646363"/>
+            <a:chOff x="6286512" y="4143380"/>
+            <a:chExt cx="3929090" cy="2646878"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Oval 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6286512" y="4143380"/>
+              <a:ext cx="2571768" cy="2428868"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst>
+              <a:outerShdw blurRad="44450" dist="27940" dir="5400000" algn="ctr">
+                <a:srgbClr val="000000">
+                  <a:alpha val="32000"/>
+                </a:srgbClr>
+              </a:outerShdw>
+            </a:effectLst>
+            <a:scene3d>
+              <a:camera prst="orthographicFront">
+                <a:rot lat="0" lon="0" rev="0"/>
+              </a:camera>
+              <a:lightRig rig="balanced" dir="t">
+                <a:rot lat="0" lon="0" rev="8700000"/>
+              </a:lightRig>
+            </a:scene3d>
+            <a:sp3d>
+              <a:bevelT w="190500" h="38100"/>
+            </a:sp3d>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-IN"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30728" name="TextBox 5"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="6858048" y="4143380"/>
+              <a:ext cx="3357554" cy="2646878"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr>
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="16600" b="1"/>
+                <a:t>?</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-IN" sz="16600" b="1"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="7030A0"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvPr id="31746" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1571625" y="2786063"/>
+            <a:ext cx="6143625" cy="769937"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Business </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alignment</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5500694" cy="6898915"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst>
+            <a:softEdge rad="635000"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5857875" y="4357688"/>
+            <a:ext cx="3000375" cy="646112"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Peter Drucker</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="3600" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32770" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1285875" y="2786063"/>
+            <a:ext cx="7286625" cy="769937"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Transfer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Strategy Matrix</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33794" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1571625" y="2786063"/>
+            <a:ext cx="6143625" cy="769937"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Collection Plan</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34818" name="Picture 6" descr="http://www.brilliantfutures.uic.edu/assets/flash/noFlashUIC.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect r="32292"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="184282" y="2780928"/>
-            <a:ext cx="8520281" cy="1015663"/>
+            <a:off x="500063" y="571500"/>
+            <a:ext cx="6572250" cy="1214438"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation Results</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35842" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="142875" y="904875"/>
+            <a:ext cx="7786688" cy="461963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 1: Reaction, Satisfaction &amp; Planned Action</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2400" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="70657" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="571500" y="1692275"/>
+            <a:ext cx="7786688" cy="2308225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just" eaLnBrk="0" hangingPunct="0">
+              <a:tabLst>
+                <a:tab pos="228600" algn="l"/>
+                <a:tab pos="2743200" algn="ctr"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Results were collected at the end of the program and again the Impact Questionnaire administered sixty days later.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" eaLnBrk="0" hangingPunct="0">
+              <a:tabLst>
+                <a:tab pos="228600" algn="l"/>
+                <a:tab pos="2743200" algn="ctr"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" eaLnBrk="0" hangingPunct="0">
+              <a:tabLst>
+                <a:tab pos="228600" algn="l"/>
+                <a:tab pos="2743200" algn="ctr"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Feedback was collected from participants, sponsors &amp; also managers.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" eaLnBrk="0" hangingPunct="0">
+              <a:tabLst>
+                <a:tab pos="228600" algn="l"/>
+                <a:tab pos="2743200" algn="ctr"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" eaLnBrk="0" hangingPunct="0">
+              <a:tabLst>
+                <a:tab pos="228600" algn="l"/>
+                <a:tab pos="2743200" algn="ctr"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Results were successful with 92% of participants indicating a planned intent to conduct a Development Discussion with their manager within 30 to 60 days of workshop completion.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36866" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="142875" y="904875"/>
+            <a:ext cx="7786688" cy="461963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 2: Learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2400" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="571500" y="1674813"/>
+            <a:ext cx="7786688" cy="1754187"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Success with learning objectives was measured through skill practices, role plays, and training simulations.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The exercises and observations indicated that participants were equipped with the necessary knowledge and skills to successfully initiate a Development Discussion plan.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37890" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="142875" y="904875"/>
+            <a:ext cx="7786688" cy="461963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 3: Application </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2400" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="571500" y="1643063"/>
+            <a:ext cx="7786688" cy="2586037"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Developmental Action Plans and Impact Questionnaires were used to capture application results.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Impact Questionnaire was administered 60 days after program completion and showed application data at an average rating of 4.2 out of 5.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Results from the questionnaires also highlighted a significant behavioral change due to program participation.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38914" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="142875" y="904875"/>
+            <a:ext cx="7786688" cy="461963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 4: Business Impact</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2400" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="571500" y="1665288"/>
+            <a:ext cx="7786688" cy="3692525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The data was collected through participant/manager input provided in both the Development discussion action plan and the 60 day impact questionnaires.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Participants also estimated the business impact of the performance associated with their development plans.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>69% response rate was achieved for the Impact Questionnaire. Using a conservative approach, improvement results were only taken from those participants who provided improvement data. Unresponsive participants had realized no improvement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Total Annualized benefits directly attributed to Training were $ 282,000. This was estimated after isolating other factors influencing performance improvement.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39938" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="142875" y="904875"/>
+            <a:ext cx="7786688" cy="461963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Isolation of the effects of the intervention</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2400" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="571500" y="1690688"/>
+            <a:ext cx="7786688" cy="646112"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Since many factors influence performance improvement, Participant Estimates were used to isolate the direct impact.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="627063" y="4603750"/>
+            <a:ext cx="5302250" cy="307975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...7 lines deleted...]
-                </a:ln>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:effectLst>
-[...6 lines deleted...]
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Planning for evaluation</a:t>
-            </a:r>
+              <a:t>Note: Guiding Principles 3 &amp; 5 are used</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40962" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="142875" y="904875"/>
+            <a:ext cx="7786688" cy="461963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Level 5: ROI</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2400" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="571500" y="1674813"/>
+            <a:ext cx="7786688" cy="2584450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The costs were fully loaded including direct and indirect costs like design &amp; development costs, labor costs including time incurred from HRD staff, facilitators, managers, and trainees. The total cost incurred was $ 83,300.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>BCR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> = $ 282,000/ $ 83,000 = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.39 : 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ROI = 239 %</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IN" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="184282" y="4077071"/>
-            <a:ext cx="8520281" cy="830997"/>
+            <a:off x="627063" y="5264150"/>
+            <a:ext cx="5302250" cy="307975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Note: Guiding Principles 10 is used</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="2" name="Diagram 1"/>
-[...7 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Table 1"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="395536" y="1052736"/>
-          <a:ext cx="8136904" cy="5616624"/>
+          <a:off x="214313" y="1785938"/>
+          <a:ext cx="8643998" cy="3425518"/>
         </p:xfrm>
         <a:graphic>
-          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{073A0DAA-6AF3-43AB-8588-CEC1D06C72B9}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="4321999"/>
+                <a:gridCol w="4321999"/>
+              </a:tblGrid>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Participants</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1600" dirty="0">
+                        <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Managers</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1600" dirty="0">
+                        <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="557854">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Improved relationship with immediate manager</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Improved clarity of roles, responsibilities, priorities </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="571504">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Increased perception that my employer cares of for my career growth</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Better awareness about how changing business conditions influence performance expectations</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Increased confidence in job role</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Improved communication with associates </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Improved ability to adapt to changing business conditions</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Improved use of Development Planning</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Improved ability to view performance priorities in relation to “big picture”</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Improved job satisfaction for associates</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Anticipated plan to stay with employer for next 12 months</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Improved teamwork</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buFont typeface="Symbol"/>
+                        <a:buNone/>
+                        <a:tabLst>
+                          <a:tab pos="228600" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-IN" sz="1400" kern="1200" spc="0" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 2"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="42012" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="343698" y="5589240"/>
-            <a:ext cx="535724" cy="923330"/>
+            <a:off x="142875" y="904875"/>
+            <a:ext cx="7786688" cy="461963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...18 lines deleted...]
-                </a:effectLst>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4</a:t>
-            </a:r>
+              <a:t>Intangibles</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2400" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1331640" y="188640"/>
-            <a:ext cx="5976664" cy="769441"/>
+            <a:off x="142875" y="5857875"/>
+            <a:ext cx="5302250" cy="307975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Note: Guiding Principles 11 is used</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="6146" name="Group 3"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...16 lines deleted...]
-            <a:ext cx="8640960" cy="5472607"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm rot="415772">
+            <a:off x="500063" y="571500"/>
+            <a:ext cx="6072187" cy="6054725"/>
+            <a:chOff x="928662" y="428603"/>
+            <a:chExt cx="6072230" cy="6054731"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6147" name="Picture 1" descr="Pencil &amp; paper.jpg"/>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2" cstate="print"/>
+            <a:srcRect/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="928662" y="428603"/>
+              <a:ext cx="6072230" cy="6054731"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...3 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a:ln w="9525">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="TextBox 2"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="20668112">
+              <a:off x="2144735" y="2198326"/>
+              <a:ext cx="2746394" cy="1570039"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr>
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="All Caps" pitchFamily="2" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>If you cant measure it,</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...2 lines deleted...]
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:latin typeface="All Caps" pitchFamily="2" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="All Caps" pitchFamily="2" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>You cant manage it.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...15 lines deleted...]
-      </p:pic>
+                <a:latin typeface="All Caps" pitchFamily="2" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr algn="r" fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="All Caps" pitchFamily="2" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr algn="r" fontAlgn="auto">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="All Caps" pitchFamily="2" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>- Peter </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="All Caps" pitchFamily="2" charset="0"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>Drucker</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-IN" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="All Caps" pitchFamily="2" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
-[...93 lines deleted...]
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="43010" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="142875" y="904875"/>
+            <a:ext cx="7786688" cy="461963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Introductions</a:t>
-            </a:r>
+              <a:t>Communication Strategy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2400" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="341313" y="5264150"/>
+            <a:ext cx="5302250" cy="307975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Note: Guiding Principles 12 is used</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Content Placeholder 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="357188" y="1684338"/>
+            <a:ext cx="8229600" cy="4530725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The learning and development team at the Nations Hotel Corporation was challenged to identify learning needs to help executives find ways to improve </a:t>
-[...5 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:t>One hour briefing with the following points were communicated: background, purpose, program design, need for evaluation, evaluation approach, evaluation results, barriers and enablers, conclusions and recommendations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Efficiency, </a:t>
-[...5 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:t>Results were also communicated in the internal website </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="50000"/>
+                  <a:lumOff val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF0000"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Customer satisfaction</a:t>
-[...23 lines deleted...]
-              <a:t>Employee retention</a:t>
+              <a:t>A case study was published</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7170" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2247900" y="2278063"/>
+            <a:ext cx="4357688" cy="2216150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="13800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1959</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="13800" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="6673892" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst>
+            <a:softEdge rad="635000"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8195" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6643688" y="2228850"/>
+            <a:ext cx="3000375" cy="1200150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Donald </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kirkpatrick</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="3600" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9218" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="116632"/>
-            <a:ext cx="9144000" cy="6912768"/>
+            <a:off x="714375" y="1214438"/>
+            <a:ext cx="7929563" cy="769937"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln w="9525">
             <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
-[...2 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kirkpatrick 4 level evaluation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="4400" b="1">
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3429000" y="2571750"/>
+            <a:ext cx="2714625" cy="1323975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...2 lines deleted...]
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reaction </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...15 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Learning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Behavior</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Results</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="2000" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="4" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10242" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2247900" y="2355850"/>
+            <a:ext cx="4357688" cy="2216150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="13800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1970</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="13800" b="1">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:latin typeface="Gill Sans MT" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3074" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="116632"/>
-            <a:ext cx="9252520" cy="6741368"/>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="5143504" cy="6885005"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln w="9525">
             <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
-[...27 lines deleted...]
-          </a:extLst>
+          <a:effectLst>
+            <a:softEdge rad="317500"/>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...36 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="11267" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1050709" y="2780928"/>
-            <a:ext cx="6787436" cy="1015663"/>
+            <a:off x="5786438" y="2228850"/>
+            <a:ext cx="3000375" cy="1200150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...7 lines deleted...]
-                </a:ln>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:effectLst>
-[...6 lines deleted...]
-                <a:latin typeface="Book Antiqua" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Evaluation Results</a:t>
-[...26 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:t>Jack</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The careful data collection planning allowed the coaching program to be evaluated at all five levels.</a:t>
-            </a:r>
+              <a:t>Phillips</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IN" sz="3600" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Myriad Pro" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
-[...4105 lines deleted...]
-  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -16696,86 +28708,367 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -16909,138 +29202,125 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>756</Words>
+  <Words>1424</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>129</Paragraphs>
-[...1 lines deleted...]
-  <Notes>0</Notes>
+  <Paragraphs>334</Paragraphs>
+  <Slides>40</Slides>
+  <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>57</vt:i4>
+        <vt:i4>40</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="61" baseType="lpstr">
+    <vt:vector size="48" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Book Antiqua</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>All Caps</vt:lpstr>
+      <vt:lpstr>Gill Sans MT</vt:lpstr>
+      <vt:lpstr>Myriad Pro</vt:lpstr>
+      <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...13 lines deleted...]
-      <vt:lpstr>The coaching results</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Intangibles</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PowerPoint Presentation</dc:title>
-  <dc:creator>Toshiba</dc:creator>
+  <dc:title>Slide 1</dc:title>
+  <dc:creator>Shyam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>